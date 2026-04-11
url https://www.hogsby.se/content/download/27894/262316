--- v0 (2026-02-19)
+++ v1 (2026-04-11)
@@ -1,65 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\FÖRTROENDEVALDA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E052CC6-E3C8-4D10-9F9A-3A26FB15B4AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03E65B44-B115-4219-97E8-37B2B1787E7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{9A7AAC10-229D-41BD-9F67-D064D85639EB}"/>
+    <workbookView xWindow="3120" yWindow="1125" windowWidth="24075" windowHeight="19755" xr2:uid="{9A7AAC10-229D-41BD-9F67-D064D85639EB}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$Y$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -526,51 +522,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00FFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE49EDD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
@@ -937,704 +933,703 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="236">
+  <cellXfs count="238">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...64 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...21 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...21 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1920,2957 +1915,2956 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55A47EDA-2AAD-4F91-842E-6747963FDCCE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AO66"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I33" sqref="I33:I35"/>
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.140625" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
     <col min="4" max="4" width="2.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.140625" customWidth="1"/>
     <col min="6" max="6" width="2.7109375" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" customWidth="1"/>
     <col min="8" max="8" width="2.7109375" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" customWidth="1"/>
     <col min="10" max="10" width="2.7109375" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
     <col min="13" max="13" width="15" customWidth="1"/>
     <col min="14" max="14" width="2.7109375" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="2.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" customWidth="1"/>
     <col min="18" max="18" width="2.7109375" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" customWidth="1"/>
     <col min="20" max="20" width="2.7109375" customWidth="1"/>
     <col min="21" max="21" width="14.42578125" customWidth="1"/>
     <col min="22" max="22" width="2.7109375" customWidth="1"/>
     <col min="23" max="23" width="14.28515625" customWidth="1"/>
     <col min="24" max="24" width="2.7109375" customWidth="1"/>
     <col min="25" max="25" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-      <c r="C1" s="1" t="s">
+      <c r="B1" s="137"/>
+      <c r="C1" s="137" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="1"/>
-      <c r="E1" s="1" t="s">
+      <c r="D1" s="137"/>
+      <c r="E1" s="137" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="1"/>
-      <c r="G1" s="1" t="s">
+      <c r="F1" s="137"/>
+      <c r="G1" s="137" t="s">
         <v>3</v>
       </c>
-      <c r="H1" s="1"/>
-      <c r="I1" s="1" t="s">
+      <c r="H1" s="137"/>
+      <c r="I1" s="137" t="s">
         <v>4</v>
       </c>
-      <c r="J1" s="1"/>
-      <c r="K1" s="1" t="s">
+      <c r="J1" s="137"/>
+      <c r="K1" s="137" t="s">
         <v>5</v>
       </c>
-      <c r="L1" s="1"/>
-      <c r="M1" s="1" t="s">
+      <c r="L1" s="137"/>
+      <c r="M1" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="N1" s="1"/>
-      <c r="O1" s="1" t="s">
+      <c r="N1" s="137"/>
+      <c r="O1" s="137" t="s">
         <v>7</v>
       </c>
-      <c r="P1" s="1"/>
-      <c r="Q1" s="1" t="s">
+      <c r="P1" s="137"/>
+      <c r="Q1" s="137" t="s">
         <v>8</v>
       </c>
-      <c r="R1" s="1"/>
-      <c r="S1" s="1" t="s">
+      <c r="R1" s="137"/>
+      <c r="S1" s="137" t="s">
         <v>9</v>
       </c>
-      <c r="T1" s="1"/>
-      <c r="U1" s="1" t="s">
+      <c r="T1" s="137"/>
+      <c r="U1" s="137" t="s">
         <v>10</v>
       </c>
-      <c r="V1" s="1"/>
-      <c r="W1" s="1" t="s">
+      <c r="V1" s="137"/>
+      <c r="W1" s="137" t="s">
         <v>11</v>
       </c>
-      <c r="X1" s="1"/>
-      <c r="Y1" s="1" t="s">
+      <c r="X1" s="137"/>
+      <c r="Y1" s="137" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:41" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="1"/>
-[...23 lines deleted...]
-      <c r="Y2" s="1"/>
+      <c r="A2" s="137"/>
+      <c r="B2" s="137"/>
+      <c r="C2" s="137"/>
+      <c r="D2" s="137"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="137"/>
+      <c r="G2" s="137"/>
+      <c r="H2" s="137"/>
+      <c r="I2" s="137"/>
+      <c r="J2" s="137"/>
+      <c r="K2" s="137"/>
+      <c r="L2" s="137"/>
+      <c r="M2" s="137"/>
+      <c r="N2" s="137"/>
+      <c r="O2" s="137"/>
+      <c r="P2" s="137"/>
+      <c r="Q2" s="137"/>
+      <c r="R2" s="137"/>
+      <c r="S2" s="137"/>
+      <c r="T2" s="137"/>
+      <c r="U2" s="137"/>
+      <c r="V2" s="137"/>
+      <c r="W2" s="137"/>
+      <c r="X2" s="137"/>
+      <c r="Y2" s="137"/>
     </row>
     <row r="3" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="9"/>
       <c r="L3" s="7">
         <v>1</v>
       </c>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="6"/>
       <c r="T3" s="7"/>
       <c r="U3" s="6"/>
       <c r="V3" s="7"/>
       <c r="W3" s="10"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="2"/>
     </row>
-    <row r="4" spans="1:41" s="20" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="12" t="s">
+    <row r="4" spans="1:41" s="14" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="138" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="12"/>
-[...9 lines deleted...]
-      <c r="L4" s="13">
+      <c r="B4" s="138"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="138"/>
+      <c r="E4" s="140"/>
+      <c r="F4" s="140"/>
+      <c r="G4" s="140"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="140"/>
+      <c r="J4" s="140"/>
+      <c r="K4" s="149"/>
+      <c r="L4" s="140">
         <v>2</v>
       </c>
-      <c r="M4" s="13"/>
-[...4 lines deleted...]
-      <c r="R4" s="13">
+      <c r="M4" s="140"/>
+      <c r="N4" s="140"/>
+      <c r="O4" s="143"/>
+      <c r="P4" s="140"/>
+      <c r="Q4" s="143"/>
+      <c r="R4" s="140">
         <v>1</v>
       </c>
-      <c r="S4" s="13"/>
-[...4 lines deleted...]
-      <c r="X4" s="12">
+      <c r="S4" s="140"/>
+      <c r="T4" s="145"/>
+      <c r="U4" s="147"/>
+      <c r="V4" s="151"/>
+      <c r="W4" s="153"/>
+      <c r="X4" s="138">
         <v>1</v>
       </c>
-      <c r="Y4" s="12"/>
+      <c r="Y4" s="138"/>
     </row>
     <row r="5" spans="1:41" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
-[...26 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="A5" s="139"/>
+      <c r="B5" s="139"/>
+      <c r="C5" s="139"/>
+      <c r="D5" s="139"/>
+      <c r="E5" s="139"/>
+      <c r="F5" s="139"/>
+      <c r="G5" s="139"/>
+      <c r="H5" s="139"/>
+      <c r="I5" s="139"/>
+      <c r="J5" s="139"/>
+      <c r="K5" s="150"/>
+      <c r="L5" s="139"/>
+      <c r="M5" s="139"/>
+      <c r="N5" s="139"/>
+      <c r="O5" s="144"/>
+      <c r="P5" s="139"/>
+      <c r="Q5" s="144"/>
+      <c r="R5" s="139"/>
+      <c r="S5" s="139"/>
+      <c r="T5" s="146"/>
+      <c r="U5" s="148"/>
+      <c r="V5" s="152"/>
+      <c r="W5" s="154"/>
+      <c r="X5" s="139"/>
+      <c r="Y5" s="139"/>
+    </row>
+    <row r="6" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="138" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="28"/>
-[...5 lines deleted...]
-      <c r="H6" s="12">
+      <c r="B6" s="141"/>
+      <c r="C6" s="141"/>
+      <c r="D6" s="138"/>
+      <c r="E6" s="138"/>
+      <c r="F6" s="138"/>
+      <c r="G6" s="138"/>
+      <c r="H6" s="138">
         <v>1</v>
       </c>
-      <c r="I6" s="12"/>
-[...2 lines deleted...]
-      <c r="L6" s="12">
+      <c r="I6" s="138"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="141"/>
+      <c r="L6" s="138">
         <v>3</v>
       </c>
-      <c r="M6" s="12"/>
-      <c r="N6" s="12">
+      <c r="M6" s="138"/>
+      <c r="N6" s="138">
         <v>1</v>
       </c>
-      <c r="O6" s="12"/>
-[...2 lines deleted...]
-      <c r="R6" s="12">
+      <c r="O6" s="138"/>
+      <c r="P6" s="138"/>
+      <c r="Q6" s="138"/>
+      <c r="R6" s="138">
         <v>2</v>
       </c>
-      <c r="S6" s="12"/>
-[...4 lines deleted...]
-      <c r="X6" s="12">
+      <c r="S6" s="138"/>
+      <c r="T6" s="161"/>
+      <c r="U6" s="147"/>
+      <c r="V6" s="165"/>
+      <c r="W6" s="172"/>
+      <c r="X6" s="138">
         <v>2</v>
       </c>
-      <c r="Y6" s="12"/>
+      <c r="Y6" s="138"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
     </row>
-    <row r="7" spans="1:41" s="32" customFormat="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="Y7" s="21"/>
+    <row r="7" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="139"/>
+      <c r="B7" s="142"/>
+      <c r="C7" s="142"/>
+      <c r="D7" s="139"/>
+      <c r="E7" s="139"/>
+      <c r="F7" s="139"/>
+      <c r="G7" s="139"/>
+      <c r="H7" s="139"/>
+      <c r="I7" s="139"/>
+      <c r="J7" s="142"/>
+      <c r="K7" s="142"/>
+      <c r="L7" s="139"/>
+      <c r="M7" s="139"/>
+      <c r="N7" s="139"/>
+      <c r="O7" s="139"/>
+      <c r="P7" s="139"/>
+      <c r="Q7" s="139"/>
+      <c r="R7" s="139"/>
+      <c r="S7" s="139"/>
+      <c r="T7" s="163"/>
+      <c r="U7" s="148"/>
+      <c r="V7" s="167"/>
+      <c r="W7" s="154"/>
+      <c r="X7" s="139"/>
+      <c r="Y7" s="139"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
     </row>
     <row r="8" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="21">
         <v>1</v>
       </c>
-      <c r="C8" s="36" t="s">
+      <c r="C8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2">
         <v>2</v>
       </c>
-      <c r="I8" s="37"/>
+      <c r="I8" s="22"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="2">
         <v>4</v>
       </c>
       <c r="M8" s="2"/>
       <c r="N8" s="2">
         <v>2</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2">
         <v>3</v>
       </c>
-      <c r="S8" s="37"/>
+      <c r="S8" s="22"/>
       <c r="T8" s="2">
         <v>1</v>
       </c>
-      <c r="U8" s="38"/>
+      <c r="U8" s="15"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2">
         <v>3</v>
       </c>
-      <c r="Y8" s="39" t="s">
+      <c r="Y8" s="23" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:41" s="43" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:41" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="2">
         <v>2</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
-      <c r="G9" s="40"/>
-      <c r="H9" s="36">
+      <c r="G9" s="24"/>
+      <c r="H9" s="21">
         <v>3</v>
       </c>
-      <c r="I9" s="36" t="s">
+      <c r="I9" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J9" s="21">
         <v>1</v>
       </c>
-      <c r="K9" s="41" t="s">
+      <c r="K9" s="25" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="2">
         <v>5</v>
       </c>
       <c r="M9" s="2"/>
       <c r="N9" s="2">
         <v>3</v>
       </c>
       <c r="O9" s="4"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2">
         <v>4</v>
       </c>
       <c r="S9" s="2"/>
       <c r="T9" s="2">
         <v>2</v>
       </c>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="4"/>
       <c r="X9" s="5">
         <v>4</v>
       </c>
-      <c r="Y9" s="42"/>
-[...2 lines deleted...]
-      <c r="A10" s="44" t="s">
+      <c r="Y9" s="26"/>
+    </row>
+    <row r="10" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="28">
         <v>3</v>
       </c>
-      <c r="C10" s="45"/>
-[...4 lines deleted...]
-      <c r="H10" s="44">
+      <c r="C10" s="29"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="28">
         <v>4</v>
       </c>
-      <c r="I10" s="48" t="s">
+      <c r="I10" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="J10" s="44">
+      <c r="J10" s="28">
         <v>2</v>
       </c>
-      <c r="K10" s="47"/>
-      <c r="L10" s="45">
+      <c r="K10" s="31"/>
+      <c r="L10" s="29">
         <v>6</v>
       </c>
-      <c r="M10" s="49" t="s">
+      <c r="M10" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="N10" s="44">
+      <c r="N10" s="28">
         <v>4</v>
       </c>
-      <c r="O10" s="44"/>
-      <c r="P10" s="44">
+      <c r="O10" s="28"/>
+      <c r="P10" s="28">
         <v>1</v>
       </c>
-      <c r="Q10" s="44"/>
-      <c r="R10" s="44">
+      <c r="Q10" s="28"/>
+      <c r="R10" s="28">
         <v>5</v>
       </c>
-      <c r="S10" s="47"/>
-      <c r="T10" s="44">
+      <c r="S10" s="31"/>
+      <c r="T10" s="28">
         <v>3</v>
       </c>
-      <c r="U10" s="50"/>
-[...2 lines deleted...]
-      <c r="X10" s="44">
+      <c r="U10" s="34"/>
+      <c r="V10" s="29"/>
+      <c r="W10" s="33"/>
+      <c r="X10" s="28">
         <v>5</v>
       </c>
-      <c r="Y10" s="51"/>
+      <c r="Y10" s="35"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
     </row>
-    <row r="11" spans="1:41" s="62" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A11" s="52" t="s">
+    <row r="11" spans="1:41" s="46" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="52">
+      <c r="B11" s="36">
         <v>4</v>
       </c>
-      <c r="C11" s="53"/>
-      <c r="D11" s="52">
+      <c r="C11" s="37"/>
+      <c r="D11" s="36">
         <v>1</v>
       </c>
-      <c r="E11" s="54"/>
-      <c r="F11" s="52">
+      <c r="E11" s="38"/>
+      <c r="F11" s="36">
         <v>1</v>
       </c>
-      <c r="G11" s="54"/>
-      <c r="H11" s="52">
+      <c r="G11" s="38"/>
+      <c r="H11" s="36">
         <v>5</v>
       </c>
-      <c r="I11" s="55" t="s">
+      <c r="I11" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="40">
         <v>3</v>
       </c>
-      <c r="K11" s="56"/>
-      <c r="L11" s="57">
+      <c r="K11" s="40"/>
+      <c r="L11" s="41">
         <v>7</v>
       </c>
-      <c r="M11" s="58"/>
-      <c r="N11" s="52">
+      <c r="M11" s="42"/>
+      <c r="N11" s="36">
         <v>5</v>
       </c>
-      <c r="O11" s="52"/>
-      <c r="P11" s="52">
+      <c r="O11" s="36"/>
+      <c r="P11" s="36">
         <v>2</v>
       </c>
-      <c r="Q11" s="52"/>
-      <c r="R11" s="52">
+      <c r="Q11" s="36"/>
+      <c r="R11" s="36">
         <v>6</v>
       </c>
-      <c r="S11" s="59"/>
-      <c r="T11" s="52">
+      <c r="S11" s="43"/>
+      <c r="T11" s="36">
         <v>4</v>
       </c>
-      <c r="U11" s="59"/>
-      <c r="V11" s="52">
+      <c r="U11" s="43"/>
+      <c r="V11" s="36">
         <v>1</v>
       </c>
-      <c r="W11" s="54"/>
-      <c r="X11" s="52">
+      <c r="W11" s="38"/>
+      <c r="X11" s="36">
         <v>6</v>
       </c>
-      <c r="Y11" s="60"/>
-[...15 lines deleted...]
-      <c r="AO11" s="61"/>
+      <c r="Y11" s="44"/>
+      <c r="Z11" s="45"/>
+      <c r="AA11" s="45"/>
+      <c r="AB11" s="45"/>
+      <c r="AC11" s="45"/>
+      <c r="AD11" s="45"/>
+      <c r="AE11" s="45"/>
+      <c r="AF11" s="45"/>
+      <c r="AG11" s="45"/>
+      <c r="AH11" s="45"/>
+      <c r="AI11" s="45"/>
+      <c r="AJ11" s="45"/>
+      <c r="AK11" s="45"/>
+      <c r="AL11" s="45"/>
+      <c r="AM11" s="45"/>
+      <c r="AN11" s="45"/>
+      <c r="AO11" s="45"/>
     </row>
     <row r="12" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="63" t="s">
+      <c r="A12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="63">
+      <c r="B12" s="12">
         <v>5</v>
       </c>
-      <c r="C12" s="64"/>
-      <c r="D12" s="63">
+      <c r="C12" s="17"/>
+      <c r="D12" s="12">
         <v>2</v>
       </c>
-      <c r="E12" s="65" t="s">
+      <c r="E12" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="F12" s="63">
+      <c r="F12" s="12">
         <v>2</v>
       </c>
-      <c r="G12" s="65" t="s">
+      <c r="G12" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="H12" s="66">
+      <c r="H12" s="48">
         <v>6</v>
       </c>
-      <c r="I12" s="67" t="s">
+      <c r="I12" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="J12" s="68">
+      <c r="J12" s="13">
         <v>4</v>
       </c>
-      <c r="K12" s="69" t="s">
+      <c r="K12" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="L12" s="68">
+      <c r="L12" s="13">
         <v>8</v>
       </c>
-      <c r="M12" s="70" t="s">
+      <c r="M12" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="N12" s="71">
+      <c r="N12" s="52">
         <v>6</v>
       </c>
-      <c r="O12" s="63"/>
-      <c r="P12" s="63">
+      <c r="O12" s="12"/>
+      <c r="P12" s="12">
         <v>3</v>
       </c>
-      <c r="Q12" s="63"/>
-      <c r="R12" s="72">
+      <c r="Q12" s="12"/>
+      <c r="R12" s="18">
         <v>7</v>
       </c>
-      <c r="S12" s="73" t="s">
+      <c r="S12" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="T12" s="74">
+      <c r="T12" s="54">
         <v>5</v>
       </c>
-      <c r="U12" s="75"/>
-      <c r="V12" s="76">
+      <c r="U12" s="55"/>
+      <c r="V12" s="19">
         <v>2</v>
       </c>
-      <c r="W12" s="63"/>
-      <c r="X12" s="63">
+      <c r="W12" s="12"/>
+      <c r="X12" s="12">
         <v>7</v>
       </c>
-      <c r="Y12" s="77"/>
+      <c r="Y12" s="56"/>
     </row>
     <row r="13" spans="1:41" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="12" t="s">
+      <c r="A13" s="138" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="78">
+      <c r="B13" s="158">
         <v>6</v>
       </c>
-      <c r="C13" s="78" t="s">
+      <c r="C13" s="158" t="s">
         <v>32</v>
       </c>
-      <c r="D13" s="29">
+      <c r="D13" s="161">
         <v>3</v>
       </c>
-      <c r="E13" s="17"/>
-      <c r="F13" s="30">
+      <c r="E13" s="147"/>
+      <c r="F13" s="165">
         <v>3</v>
       </c>
-      <c r="G13" s="12"/>
-      <c r="H13" s="29">
+      <c r="G13" s="138"/>
+      <c r="H13" s="161">
         <v>7</v>
       </c>
-      <c r="I13" s="79" t="s">
+      <c r="I13" s="169" t="s">
         <v>33</v>
       </c>
-      <c r="J13" s="80">
+      <c r="J13" s="193">
         <v>5</v>
       </c>
-      <c r="K13" s="13"/>
-      <c r="L13" s="14">
+      <c r="K13" s="140"/>
+      <c r="L13" s="149">
         <v>9</v>
       </c>
-      <c r="M13" s="81" t="s">
+      <c r="M13" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="138">
         <v>7</v>
       </c>
-      <c r="O13" s="82"/>
-      <c r="P13" s="12">
+      <c r="O13" s="155"/>
+      <c r="P13" s="138">
         <v>4</v>
       </c>
-      <c r="Q13" s="12"/>
-      <c r="R13" s="12">
+      <c r="Q13" s="138"/>
+      <c r="R13" s="138">
         <v>8</v>
       </c>
-      <c r="S13" s="83"/>
-      <c r="T13" s="29">
+      <c r="S13" s="157"/>
+      <c r="T13" s="161">
         <v>6</v>
       </c>
-      <c r="U13" s="17"/>
-      <c r="V13" s="30">
+      <c r="U13" s="147"/>
+      <c r="V13" s="165">
         <v>3</v>
       </c>
-      <c r="W13" s="12"/>
-      <c r="X13" s="12">
+      <c r="W13" s="138"/>
+      <c r="X13" s="138">
         <v>8</v>
       </c>
-      <c r="Y13" s="84" t="s">
+      <c r="Y13" s="58" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:41" x14ac:dyDescent="0.2">
-      <c r="A14" s="83"/>
-[...11 lines deleted...]
-      <c r="M14" s="91" t="s">
+      <c r="A14" s="157"/>
+      <c r="B14" s="159"/>
+      <c r="C14" s="159"/>
+      <c r="D14" s="162"/>
+      <c r="E14" s="164"/>
+      <c r="F14" s="166"/>
+      <c r="G14" s="157"/>
+      <c r="H14" s="162"/>
+      <c r="I14" s="170"/>
+      <c r="J14" s="166"/>
+      <c r="K14" s="157"/>
+      <c r="L14" s="194"/>
+      <c r="M14" s="179" t="s">
         <v>35</v>
       </c>
-      <c r="N14" s="88"/>
-[...10 lines deleted...]
-      <c r="Y14" s="93" t="s">
+      <c r="N14" s="166"/>
+      <c r="O14" s="156"/>
+      <c r="P14" s="157"/>
+      <c r="Q14" s="157"/>
+      <c r="R14" s="157"/>
+      <c r="S14" s="157"/>
+      <c r="T14" s="162"/>
+      <c r="U14" s="164"/>
+      <c r="V14" s="166"/>
+      <c r="W14" s="157"/>
+      <c r="X14" s="157"/>
+      <c r="Y14" s="181" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:41" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="21"/>
-[...26 lines deleted...]
-      <c r="A16" s="12" t="s">
+      <c r="A15" s="139"/>
+      <c r="B15" s="160"/>
+      <c r="C15" s="160"/>
+      <c r="D15" s="163"/>
+      <c r="E15" s="148"/>
+      <c r="F15" s="167"/>
+      <c r="G15" s="139"/>
+      <c r="H15" s="168"/>
+      <c r="I15" s="171"/>
+      <c r="J15" s="167"/>
+      <c r="K15" s="139"/>
+      <c r="L15" s="195"/>
+      <c r="M15" s="180"/>
+      <c r="N15" s="167"/>
+      <c r="O15" s="144"/>
+      <c r="P15" s="139"/>
+      <c r="Q15" s="139"/>
+      <c r="R15" s="139"/>
+      <c r="S15" s="157"/>
+      <c r="T15" s="163"/>
+      <c r="U15" s="148"/>
+      <c r="V15" s="167"/>
+      <c r="W15" s="139"/>
+      <c r="X15" s="139"/>
+      <c r="Y15" s="182"/>
+    </row>
+    <row r="16" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="138" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="12">
+      <c r="B16" s="138">
         <v>7</v>
       </c>
-      <c r="C16" s="100" t="s">
+      <c r="C16" s="183" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="161">
         <v>4</v>
       </c>
-      <c r="E16" s="101" t="s">
+      <c r="E16" s="188" t="s">
         <v>36</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="165">
         <v>4</v>
       </c>
-      <c r="G16" s="102"/>
-      <c r="H16" s="83">
+      <c r="G16" s="207"/>
+      <c r="H16" s="157">
         <v>8</v>
       </c>
-      <c r="I16" s="103"/>
-      <c r="J16" s="12">
+      <c r="I16" s="173"/>
+      <c r="J16" s="138">
         <v>6</v>
       </c>
-      <c r="K16" s="12"/>
-      <c r="L16" s="12">
+      <c r="K16" s="138"/>
+      <c r="L16" s="138">
         <v>10</v>
       </c>
-      <c r="M16" s="104" t="s">
+      <c r="M16" s="197" t="s">
         <v>37</v>
       </c>
-      <c r="N16" s="12">
+      <c r="N16" s="138">
         <v>8</v>
       </c>
-      <c r="O16" s="12"/>
-      <c r="P16" s="12">
+      <c r="O16" s="138"/>
+      <c r="P16" s="138">
         <v>5</v>
       </c>
-      <c r="Q16" s="12"/>
-      <c r="R16" s="29">
+      <c r="Q16" s="138"/>
+      <c r="R16" s="161">
         <v>9</v>
       </c>
-      <c r="S16" s="105"/>
-      <c r="T16" s="106">
+      <c r="S16" s="202"/>
+      <c r="T16" s="203">
         <v>7</v>
       </c>
-      <c r="U16" s="17"/>
-      <c r="V16" s="106">
+      <c r="U16" s="147"/>
+      <c r="V16" s="203">
         <v>4</v>
       </c>
-      <c r="W16" s="107"/>
-      <c r="X16" s="30">
+      <c r="W16" s="206"/>
+      <c r="X16" s="165">
         <v>9</v>
       </c>
-      <c r="Y16" s="108" t="s">
+      <c r="Y16" s="196" t="s">
         <v>37</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
     </row>
-    <row r="17" spans="1:41" s="32" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="Y17" s="104"/>
+    <row r="17" spans="1:41" s="20" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="176"/>
+      <c r="B17" s="176"/>
+      <c r="C17" s="184"/>
+      <c r="D17" s="186"/>
+      <c r="E17" s="189"/>
+      <c r="F17" s="191"/>
+      <c r="G17" s="174"/>
+      <c r="H17" s="176"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="176"/>
+      <c r="K17" s="176"/>
+      <c r="L17" s="176"/>
+      <c r="M17" s="197"/>
+      <c r="N17" s="176"/>
+      <c r="O17" s="176"/>
+      <c r="P17" s="176"/>
+      <c r="Q17" s="176"/>
+      <c r="R17" s="186"/>
+      <c r="S17" s="202"/>
+      <c r="T17" s="204"/>
+      <c r="U17" s="164"/>
+      <c r="V17" s="204"/>
+      <c r="W17" s="164"/>
+      <c r="X17" s="191"/>
+      <c r="Y17" s="197"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
     </row>
-    <row r="18" spans="1:41" s="32" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="Y18" s="123"/>
+    <row r="18" spans="1:41" s="20" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="177"/>
+      <c r="B18" s="177"/>
+      <c r="C18" s="185"/>
+      <c r="D18" s="187"/>
+      <c r="E18" s="190"/>
+      <c r="F18" s="192"/>
+      <c r="G18" s="175"/>
+      <c r="H18" s="177"/>
+      <c r="I18" s="175"/>
+      <c r="J18" s="177"/>
+      <c r="K18" s="178"/>
+      <c r="L18" s="177"/>
+      <c r="M18" s="198"/>
+      <c r="N18" s="177"/>
+      <c r="O18" s="177"/>
+      <c r="P18" s="177"/>
+      <c r="Q18" s="177"/>
+      <c r="R18" s="187"/>
+      <c r="S18" s="202"/>
+      <c r="T18" s="205"/>
+      <c r="U18" s="148"/>
+      <c r="V18" s="205"/>
+      <c r="W18" s="148"/>
+      <c r="X18" s="192"/>
+      <c r="Y18" s="198"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
     </row>
     <row r="19" spans="1:41" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2">
         <v>8</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2">
         <v>5</v>
       </c>
-      <c r="E19" s="125"/>
+      <c r="E19" s="63"/>
       <c r="F19" s="2">
         <v>5</v>
       </c>
-      <c r="G19" s="126"/>
+      <c r="G19" s="64"/>
       <c r="H19" s="2">
         <v>9</v>
       </c>
-      <c r="I19" s="127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I19" s="236"/>
       <c r="J19" s="2">
         <v>7</v>
       </c>
-      <c r="K19" s="128"/>
+      <c r="K19" s="65"/>
       <c r="L19" s="2">
         <v>11</v>
       </c>
-      <c r="M19" s="129" t="s">
+      <c r="M19" s="66" t="s">
         <v>18</v>
       </c>
       <c r="N19" s="2">
         <v>9</v>
       </c>
       <c r="O19" s="2"/>
       <c r="P19" s="2">
         <v>6</v>
       </c>
       <c r="Q19" s="2"/>
       <c r="R19" s="2">
         <v>10</v>
       </c>
-      <c r="S19" s="38"/>
+      <c r="S19" s="15"/>
       <c r="T19" s="2">
         <v>8</v>
       </c>
-      <c r="U19" s="130" t="s">
+      <c r="U19" s="67" t="s">
         <v>38</v>
       </c>
       <c r="V19" s="2">
         <v>5</v>
       </c>
-      <c r="W19" s="38"/>
+      <c r="W19" s="15"/>
       <c r="X19" s="2">
         <v>10</v>
       </c>
-      <c r="Y19" s="131"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:41" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y19" s="1"/>
+    </row>
+    <row r="20" spans="1:41" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="126">
+      <c r="B20" s="64">
         <v>9</v>
       </c>
-      <c r="C20" s="132"/>
+      <c r="C20" s="68"/>
       <c r="D20" s="2">
         <v>6</v>
       </c>
       <c r="F20" s="2">
         <v>6</v>
       </c>
-      <c r="G20" s="133"/>
-      <c r="H20" s="126">
+      <c r="G20" s="69"/>
+      <c r="H20" s="64">
         <v>10</v>
       </c>
-      <c r="I20" s="134"/>
+      <c r="I20" s="70"/>
       <c r="J20" s="2">
         <v>8</v>
       </c>
       <c r="K20" s="2"/>
       <c r="L20" s="2">
         <v>12</v>
       </c>
-      <c r="M20" s="135"/>
+      <c r="M20" s="71"/>
       <c r="N20" s="2">
         <v>10</v>
       </c>
       <c r="O20" s="4"/>
       <c r="P20" s="2">
         <v>7</v>
       </c>
       <c r="R20" s="2">
         <v>11</v>
       </c>
-      <c r="S20" s="37"/>
+      <c r="S20" s="22"/>
       <c r="T20" s="2">
         <v>9</v>
       </c>
-      <c r="U20" s="126"/>
+      <c r="U20" s="64"/>
       <c r="V20" s="2">
         <v>6</v>
       </c>
       <c r="W20" s="2"/>
       <c r="X20" s="2">
         <v>11</v>
       </c>
-      <c r="Y20" s="136" t="s">
+      <c r="Y20" s="72" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="1:41" s="32" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="44" t="s">
+    <row r="21" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="44">
+      <c r="B21" s="28">
         <v>10</v>
       </c>
-      <c r="C21" s="47"/>
-      <c r="D21" s="44">
+      <c r="C21" s="31"/>
+      <c r="D21" s="28">
         <v>7</v>
       </c>
-      <c r="E21" s="44"/>
-      <c r="F21" s="44">
+      <c r="E21" s="28"/>
+      <c r="F21" s="28">
         <v>7</v>
       </c>
-      <c r="G21" s="47"/>
-      <c r="H21" s="44">
+      <c r="G21" s="31"/>
+      <c r="H21" s="28">
         <v>11</v>
       </c>
-      <c r="I21" s="44"/>
-      <c r="J21" s="44">
+      <c r="I21" s="28"/>
+      <c r="J21" s="28">
         <v>9</v>
       </c>
-      <c r="L21" s="44">
+      <c r="L21" s="28">
         <v>13</v>
       </c>
-      <c r="M21" s="60"/>
-      <c r="N21" s="44">
+      <c r="M21" s="44"/>
+      <c r="N21" s="28">
         <v>11</v>
       </c>
-      <c r="O21" s="44"/>
-      <c r="P21" s="44">
+      <c r="O21" s="28"/>
+      <c r="P21" s="28">
         <v>8</v>
       </c>
-      <c r="Q21" s="47"/>
-      <c r="R21" s="44">
+      <c r="Q21" s="31"/>
+      <c r="R21" s="28">
         <v>12</v>
       </c>
-      <c r="S21" s="47"/>
-      <c r="T21" s="44">
+      <c r="S21" s="31"/>
+      <c r="T21" s="28">
         <v>10</v>
       </c>
-      <c r="V21" s="44">
+      <c r="V21" s="28">
         <v>7</v>
       </c>
-      <c r="W21" s="44"/>
-      <c r="X21" s="44">
+      <c r="W21" s="28"/>
+      <c r="X21" s="28">
         <v>12</v>
       </c>
-      <c r="Y21" s="48"/>
+      <c r="Y21" s="32"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
     </row>
-    <row r="22" spans="1:41" s="32" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="52" t="s">
+    <row r="22" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="52">
+      <c r="B22" s="36">
         <v>11</v>
       </c>
-      <c r="C22" s="44"/>
-      <c r="D22" s="52">
+      <c r="C22" s="28"/>
+      <c r="D22" s="36">
         <v>8</v>
       </c>
-      <c r="E22" s="137"/>
-      <c r="F22" s="52">
+      <c r="E22" s="73"/>
+      <c r="F22" s="36">
         <v>8</v>
       </c>
-      <c r="G22" s="52"/>
-      <c r="H22" s="45">
+      <c r="G22" s="36"/>
+      <c r="H22" s="29">
         <v>12</v>
       </c>
-      <c r="I22" s="60"/>
-      <c r="J22" s="52">
+      <c r="I22" s="44"/>
+      <c r="J22" s="36">
         <v>10</v>
       </c>
-      <c r="K22" s="52"/>
-      <c r="L22" s="52">
+      <c r="K22" s="36"/>
+      <c r="L22" s="36">
         <v>14</v>
       </c>
-      <c r="M22" s="60" t="s">
+      <c r="M22" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="N22" s="52">
+      <c r="N22" s="36">
         <v>12</v>
       </c>
-      <c r="O22" s="52"/>
-      <c r="P22" s="52">
+      <c r="O22" s="36"/>
+      <c r="P22" s="36">
         <v>9</v>
       </c>
-      <c r="Q22" s="52"/>
-      <c r="R22" s="52">
+      <c r="Q22" s="36"/>
+      <c r="R22" s="36">
         <v>13</v>
       </c>
-      <c r="S22" s="138" t="s">
+      <c r="S22" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="T22" s="52">
+      <c r="T22" s="36">
         <v>11</v>
       </c>
-      <c r="U22" s="139"/>
-      <c r="V22" s="52">
+      <c r="U22" s="75"/>
+      <c r="V22" s="36">
         <v>8</v>
       </c>
-      <c r="W22" s="137"/>
-      <c r="X22" s="52">
+      <c r="W22" s="73"/>
+      <c r="X22" s="36">
         <v>13</v>
       </c>
-      <c r="Y22" s="44"/>
+      <c r="Y22" s="28"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
     </row>
     <row r="23" spans="1:41" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="63" t="s">
+      <c r="A23" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="63">
+      <c r="B23" s="12">
         <v>12</v>
       </c>
-      <c r="C23" s="63"/>
-      <c r="D23" s="63">
+      <c r="C23" s="12"/>
+      <c r="D23" s="12">
         <v>9</v>
       </c>
-      <c r="E23" s="140"/>
-      <c r="F23" s="63">
+      <c r="E23" s="76"/>
+      <c r="F23" s="12">
         <v>9</v>
       </c>
-      <c r="G23" s="140"/>
-      <c r="H23" s="140">
+      <c r="G23" s="76"/>
+      <c r="H23" s="76">
         <v>13</v>
       </c>
-      <c r="I23" s="141" t="s">
+      <c r="I23" s="77" t="s">
         <v>28</v>
       </c>
-      <c r="J23" s="63">
+      <c r="J23" s="12">
         <v>11</v>
       </c>
-      <c r="K23" s="63"/>
-      <c r="L23" s="63">
+      <c r="K23" s="12"/>
+      <c r="L23" s="12">
         <v>15</v>
       </c>
-      <c r="M23" s="142"/>
-      <c r="N23" s="63">
+      <c r="M23" s="78"/>
+      <c r="N23" s="12">
         <v>13</v>
       </c>
-      <c r="O23" s="63"/>
-      <c r="P23" s="63">
+      <c r="O23" s="12"/>
+      <c r="P23" s="12">
         <v>10</v>
       </c>
-      <c r="Q23" s="63"/>
-      <c r="R23" s="63">
+      <c r="Q23" s="12"/>
+      <c r="R23" s="12">
         <v>14</v>
       </c>
-      <c r="S23" s="63"/>
-      <c r="T23" s="63">
+      <c r="S23" s="12"/>
+      <c r="T23" s="12">
         <v>12</v>
       </c>
-      <c r="U23" s="63"/>
-      <c r="V23" s="63">
+      <c r="U23" s="12"/>
+      <c r="V23" s="12">
         <v>9</v>
       </c>
-      <c r="W23" s="141" t="s">
+      <c r="W23" s="77" t="s">
         <v>41</v>
       </c>
-      <c r="X23" s="63">
+      <c r="X23" s="12">
         <v>14</v>
       </c>
-      <c r="Y23" s="63"/>
+      <c r="Y23" s="12"/>
     </row>
     <row r="24" spans="1:41" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="12" t="s">
+      <c r="A24" s="138" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="12">
+      <c r="B24" s="138">
         <v>13</v>
       </c>
-      <c r="C24" s="143" t="s">
+      <c r="C24" s="199" t="s">
         <v>42</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="138">
         <v>10</v>
       </c>
-      <c r="E24" s="143" t="s">
+      <c r="E24" s="199" t="s">
         <v>42</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="161">
         <v>10</v>
       </c>
-      <c r="G24" s="17"/>
-      <c r="H24" s="30">
+      <c r="G24" s="147"/>
+      <c r="H24" s="165">
         <v>14</v>
       </c>
-      <c r="I24" s="143" t="s">
+      <c r="I24" s="135" t="s">
         <v>42</v>
       </c>
-      <c r="J24" s="12">
+      <c r="J24" s="138">
         <v>12</v>
       </c>
-      <c r="K24" s="144" t="s">
+      <c r="K24" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="L24" s="29">
+      <c r="L24" s="161">
         <v>16</v>
       </c>
-      <c r="M24" s="145" t="s">
+      <c r="M24" s="211" t="s">
         <v>42</v>
       </c>
-      <c r="N24" s="30">
+      <c r="N24" s="165">
         <v>14</v>
       </c>
-      <c r="O24" s="82"/>
-      <c r="P24" s="12">
+      <c r="O24" s="155"/>
+      <c r="P24" s="138">
         <v>11</v>
       </c>
-      <c r="Q24" s="12"/>
-      <c r="R24" s="12">
+      <c r="Q24" s="138"/>
+      <c r="R24" s="138">
         <v>15</v>
       </c>
-      <c r="S24" s="12"/>
-      <c r="T24" s="29">
+      <c r="S24" s="138"/>
+      <c r="T24" s="161">
         <v>13</v>
       </c>
-      <c r="U24" s="146" t="s">
+      <c r="U24" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="V24" s="30">
+      <c r="V24" s="165">
         <v>10</v>
       </c>
-      <c r="W24" s="147" t="s">
+      <c r="W24" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="X24" s="12">
+      <c r="X24" s="138">
         <v>15</v>
       </c>
-      <c r="Y24" s="12"/>
+      <c r="Y24" s="138"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="83"/>
-[...9 lines deleted...]
-      <c r="K25" s="149" t="s">
+      <c r="A25" s="157"/>
+      <c r="B25" s="157"/>
+      <c r="C25" s="200"/>
+      <c r="D25" s="157"/>
+      <c r="E25" s="200"/>
+      <c r="F25" s="162"/>
+      <c r="G25" s="164"/>
+      <c r="H25" s="166"/>
+      <c r="I25" s="136"/>
+      <c r="J25" s="157"/>
+      <c r="K25" s="208" t="s">
         <v>35</v>
       </c>
-      <c r="L25" s="86"/>
-[...8 lines deleted...]
-      <c r="U25" s="91" t="s">
+      <c r="L25" s="162"/>
+      <c r="M25" s="212"/>
+      <c r="N25" s="166"/>
+      <c r="O25" s="156"/>
+      <c r="P25" s="157"/>
+      <c r="Q25" s="157"/>
+      <c r="R25" s="157"/>
+      <c r="S25" s="157"/>
+      <c r="T25" s="162"/>
+      <c r="U25" s="179" t="s">
         <v>35</v>
       </c>
-      <c r="V25" s="151"/>
-      <c r="W25" s="152" t="s">
+      <c r="V25" s="210"/>
+      <c r="W25" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="X25" s="88"/>
-      <c r="Y25" s="83"/>
+      <c r="X25" s="166"/>
+      <c r="Y25" s="157"/>
     </row>
     <row r="26" spans="1:41" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="21"/>
-[...21 lines deleted...]
-      <c r="W26" s="156" t="s">
+      <c r="A26" s="139"/>
+      <c r="B26" s="139"/>
+      <c r="C26" s="201"/>
+      <c r="D26" s="139"/>
+      <c r="E26" s="201"/>
+      <c r="F26" s="163"/>
+      <c r="G26" s="148"/>
+      <c r="H26" s="167"/>
+      <c r="I26" s="237" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="139"/>
+      <c r="K26" s="209"/>
+      <c r="L26" s="163"/>
+      <c r="M26" s="213"/>
+      <c r="N26" s="167"/>
+      <c r="O26" s="144"/>
+      <c r="P26" s="139"/>
+      <c r="Q26" s="139"/>
+      <c r="R26" s="139"/>
+      <c r="S26" s="139"/>
+      <c r="T26" s="163"/>
+      <c r="U26" s="180"/>
+      <c r="V26" s="167"/>
+      <c r="W26" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="X26" s="21"/>
-[...3 lines deleted...]
-      <c r="A27" s="63" t="s">
+      <c r="X26" s="139"/>
+      <c r="Y26" s="139"/>
+    </row>
+    <row r="27" spans="1:41" s="88" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="63">
+      <c r="B27" s="12">
         <v>14</v>
       </c>
       <c r="C27" s="2"/>
-      <c r="D27" s="63">
+      <c r="D27" s="12">
         <v>11</v>
       </c>
       <c r="E27" s="2"/>
-      <c r="F27" s="63">
+      <c r="F27" s="12">
         <v>11</v>
       </c>
-      <c r="G27" s="38"/>
-      <c r="H27" s="63">
+      <c r="G27" s="15"/>
+      <c r="H27" s="12">
         <v>15</v>
       </c>
       <c r="I27" s="3"/>
-      <c r="J27" s="63">
+      <c r="J27" s="12">
         <v>13</v>
       </c>
-      <c r="K27" s="157" t="s">
+      <c r="K27" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="L27" s="63">
+      <c r="L27" s="12">
         <v>17</v>
       </c>
-      <c r="M27" s="158"/>
-      <c r="N27" s="63">
+      <c r="M27" s="84"/>
+      <c r="N27" s="12">
         <v>15</v>
       </c>
-      <c r="O27" s="63"/>
-      <c r="P27" s="63">
+      <c r="O27" s="12"/>
+      <c r="P27" s="12">
         <v>12</v>
       </c>
       <c r="Q27" s="2"/>
-      <c r="R27" s="63">
+      <c r="R27" s="12">
         <v>16</v>
       </c>
-      <c r="S27" s="159" t="s">
+      <c r="S27" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="T27" s="63">
+      <c r="T27" s="12">
         <v>14</v>
       </c>
-      <c r="U27" s="160" t="s">
+      <c r="U27" s="86" t="s">
         <v>37</v>
       </c>
-      <c r="V27" s="63">
+      <c r="V27" s="12">
         <v>11</v>
       </c>
       <c r="W27" s="2"/>
-      <c r="X27" s="63">
+      <c r="X27" s="12">
         <v>16</v>
       </c>
-      <c r="Y27" s="126"/>
-[...15 lines deleted...]
-      <c r="AO27" s="161"/>
+      <c r="Y27" s="64"/>
+      <c r="Z27" s="87"/>
+      <c r="AA27" s="87"/>
+      <c r="AB27" s="87"/>
+      <c r="AC27" s="87"/>
+      <c r="AD27" s="87"/>
+      <c r="AE27" s="87"/>
+      <c r="AF27" s="87"/>
+      <c r="AG27" s="87"/>
+      <c r="AH27" s="87"/>
+      <c r="AI27" s="87"/>
+      <c r="AJ27" s="87"/>
+      <c r="AK27" s="87"/>
+      <c r="AL27" s="87"/>
+      <c r="AM27" s="87"/>
+      <c r="AN27" s="87"/>
+      <c r="AO27" s="87"/>
     </row>
     <row r="28" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="2">
         <v>15</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2">
         <v>12</v>
       </c>
-      <c r="E28" s="163" t="s">
+      <c r="E28" s="89" t="s">
         <v>18</v>
       </c>
       <c r="F28" s="2">
         <v>12</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="2">
         <v>16</v>
       </c>
       <c r="I28" s="2"/>
-      <c r="J28" s="36">
+      <c r="J28" s="21">
         <v>14</v>
       </c>
-      <c r="K28" s="36" t="s">
+      <c r="K28" s="21" t="s">
         <v>43</v>
       </c>
       <c r="L28" s="2">
         <v>18</v>
       </c>
-      <c r="M28" s="164"/>
+      <c r="M28" s="90"/>
       <c r="N28" s="2">
         <v>16</v>
       </c>
       <c r="O28" s="2"/>
       <c r="P28" s="2">
         <v>13</v>
       </c>
       <c r="Q28" s="2"/>
       <c r="R28" s="2">
         <v>17</v>
       </c>
-      <c r="S28" s="165" t="s">
+      <c r="S28" s="91" t="s">
         <v>18</v>
       </c>
       <c r="T28" s="2">
         <v>15</v>
       </c>
       <c r="U28" s="2"/>
       <c r="V28" s="2">
         <v>12</v>
       </c>
       <c r="W28" s="2"/>
       <c r="X28" s="2">
         <v>17</v>
       </c>
       <c r="Y28" s="2"/>
     </row>
     <row r="29" spans="1:41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="2">
         <v>16</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2">
         <v>13</v>
       </c>
-      <c r="E29" s="166"/>
+      <c r="E29" s="81"/>
       <c r="F29" s="2">
         <v>13</v>
       </c>
       <c r="G29" s="2"/>
       <c r="H29" s="2">
         <v>17</v>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="2">
         <v>15</v>
       </c>
       <c r="K29" s="2"/>
-      <c r="L29" s="167">
+      <c r="L29" s="92">
         <v>19</v>
       </c>
-      <c r="M29" s="168" t="s">
+      <c r="M29" s="93" t="s">
         <v>44</v>
       </c>
       <c r="N29" s="2">
         <v>17</v>
       </c>
       <c r="O29" s="2"/>
       <c r="P29" s="2">
         <v>14</v>
       </c>
       <c r="Q29" s="2"/>
       <c r="R29" s="2">
         <v>18</v>
       </c>
       <c r="S29" s="2"/>
       <c r="T29" s="2">
         <v>16</v>
       </c>
       <c r="U29" s="2"/>
       <c r="V29" s="2">
         <v>13</v>
       </c>
       <c r="W29" s="2"/>
       <c r="X29" s="2">
         <v>18</v>
       </c>
       <c r="Y29" s="2"/>
     </row>
-    <row r="30" spans="1:41" s="171" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="167" t="s">
+    <row r="30" spans="1:41" s="96" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="92" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="167">
+      <c r="B30" s="92">
         <v>17</v>
       </c>
-      <c r="C30" s="169"/>
-      <c r="D30" s="167">
+      <c r="C30" s="94"/>
+      <c r="D30" s="92">
         <v>14</v>
       </c>
-      <c r="E30" s="167" t="s">
+      <c r="E30" s="92" t="s">
         <v>45</v>
       </c>
-      <c r="F30" s="167">
+      <c r="F30" s="92">
         <v>14</v>
       </c>
-      <c r="G30" s="169"/>
-      <c r="H30" s="167">
+      <c r="G30" s="94"/>
+      <c r="H30" s="92">
         <v>18</v>
       </c>
-      <c r="I30" s="167"/>
-      <c r="J30" s="167">
+      <c r="I30" s="92"/>
+      <c r="J30" s="92">
         <v>16</v>
       </c>
-      <c r="K30" s="170"/>
-      <c r="L30" s="36">
+      <c r="K30" s="95"/>
+      <c r="L30" s="21">
         <v>20</v>
       </c>
-      <c r="M30" s="169" t="s">
+      <c r="M30" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="N30" s="167">
+      <c r="N30" s="92">
         <v>18</v>
       </c>
-      <c r="O30" s="169"/>
-      <c r="P30" s="167">
+      <c r="O30" s="94"/>
+      <c r="P30" s="92">
         <v>15</v>
       </c>
-      <c r="Q30" s="167"/>
-      <c r="R30" s="167">
+      <c r="Q30" s="92"/>
+      <c r="R30" s="92">
         <v>19</v>
       </c>
-      <c r="S30" s="167"/>
-      <c r="T30" s="167">
+      <c r="S30" s="92"/>
+      <c r="T30" s="92">
         <v>17</v>
       </c>
-      <c r="U30" s="169"/>
-      <c r="V30" s="167">
+      <c r="U30" s="94"/>
+      <c r="V30" s="92">
         <v>14</v>
       </c>
-      <c r="W30" s="167"/>
-      <c r="X30" s="167">
+      <c r="W30" s="92"/>
+      <c r="X30" s="92">
         <v>19</v>
       </c>
-      <c r="Y30" s="36"/>
-[...2 lines deleted...]
-      <c r="A31" s="169" t="s">
+      <c r="Y30" s="21"/>
+    </row>
+    <row r="31" spans="1:41" s="99" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="169">
+      <c r="B31" s="94">
         <v>18</v>
       </c>
-      <c r="C31" s="167"/>
-      <c r="D31" s="169">
+      <c r="C31" s="92"/>
+      <c r="D31" s="94">
         <v>15</v>
       </c>
-      <c r="E31" s="171"/>
-      <c r="F31" s="169">
+      <c r="E31" s="96"/>
+      <c r="F31" s="94">
         <v>15</v>
       </c>
-      <c r="G31" s="169"/>
-      <c r="H31" s="169">
+      <c r="G31" s="94"/>
+      <c r="H31" s="94">
         <v>19</v>
       </c>
-      <c r="I31" s="36"/>
-      <c r="J31" s="169">
+      <c r="I31" s="21"/>
+      <c r="J31" s="94">
         <v>17</v>
       </c>
-      <c r="K31" s="169"/>
-      <c r="L31" s="169">
+      <c r="K31" s="94"/>
+      <c r="L31" s="94">
         <v>21</v>
       </c>
-      <c r="M31" s="170"/>
-      <c r="N31" s="169">
+      <c r="M31" s="95"/>
+      <c r="N31" s="94">
         <v>19</v>
       </c>
-      <c r="O31" s="169"/>
-      <c r="P31" s="169">
+      <c r="O31" s="94"/>
+      <c r="P31" s="94">
         <v>16</v>
       </c>
-      <c r="Q31" s="171"/>
-      <c r="R31" s="169">
+      <c r="Q31" s="96"/>
+      <c r="R31" s="94">
         <v>20</v>
       </c>
-      <c r="S31" s="172"/>
-      <c r="T31" s="169">
+      <c r="S31" s="97"/>
+      <c r="T31" s="94">
         <v>18</v>
       </c>
-      <c r="U31" s="169"/>
-      <c r="V31" s="169">
+      <c r="U31" s="94"/>
+      <c r="V31" s="94">
         <v>15</v>
       </c>
-      <c r="W31" s="171"/>
-      <c r="X31" s="36">
+      <c r="W31" s="96"/>
+      <c r="X31" s="21">
         <v>20</v>
       </c>
-      <c r="Y31" s="173"/>
-[...2 lines deleted...]
-      <c r="A32" s="126" t="s">
+      <c r="Y31" s="98"/>
+    </row>
+    <row r="32" spans="1:41" s="104" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A32" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="126">
+      <c r="B32" s="64">
         <v>19</v>
       </c>
-      <c r="C32" s="175"/>
-      <c r="D32" s="126">
+      <c r="C32" s="100"/>
+      <c r="D32" s="64">
         <v>16</v>
       </c>
-      <c r="E32" s="176" t="s">
+      <c r="E32" s="101" t="s">
         <v>47</v>
       </c>
-      <c r="F32" s="126">
+      <c r="F32" s="64">
         <v>16</v>
       </c>
-      <c r="G32" s="126"/>
+      <c r="G32" s="64"/>
       <c r="H32" s="2">
         <v>20</v>
       </c>
-      <c r="I32" s="37"/>
-      <c r="J32" s="126">
+      <c r="I32" s="22"/>
+      <c r="J32" s="64">
         <v>18</v>
       </c>
-      <c r="K32" s="126"/>
-      <c r="L32" s="126">
+      <c r="K32" s="64"/>
+      <c r="L32" s="64">
         <v>22</v>
       </c>
-      <c r="M32" s="132"/>
-      <c r="N32" s="126">
+      <c r="M32" s="68"/>
+      <c r="N32" s="64">
         <v>20</v>
       </c>
-      <c r="O32" s="126"/>
-      <c r="P32" s="126">
+      <c r="O32" s="64"/>
+      <c r="P32" s="64">
         <v>17</v>
       </c>
-      <c r="Q32" s="177"/>
-      <c r="R32" s="126">
+      <c r="Q32" s="102"/>
+      <c r="R32" s="64">
         <v>21</v>
       </c>
-      <c r="S32" s="126"/>
-      <c r="T32" s="126">
+      <c r="S32" s="64"/>
+      <c r="T32" s="64">
         <v>19</v>
       </c>
-      <c r="U32" s="178" t="s">
+      <c r="U32" s="103" t="s">
         <v>48</v>
       </c>
-      <c r="V32" s="126">
+      <c r="V32" s="64">
         <v>16</v>
       </c>
-      <c r="W32" s="126"/>
-      <c r="X32" s="126">
+      <c r="W32" s="64"/>
+      <c r="X32" s="64">
         <v>21</v>
       </c>
-      <c r="Y32" s="126"/>
+      <c r="Y32" s="64"/>
     </row>
     <row r="33" spans="1:41" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="12" t="s">
+      <c r="A33" s="138" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="29">
+      <c r="B33" s="161">
         <v>20</v>
       </c>
-      <c r="C33" s="146" t="s">
+      <c r="C33" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="D33" s="30">
+      <c r="D33" s="165">
         <v>17</v>
       </c>
-      <c r="E33" s="12"/>
-      <c r="F33" s="12">
+      <c r="E33" s="138"/>
+      <c r="F33" s="138">
         <v>17</v>
       </c>
-      <c r="G33" s="143" t="s">
+      <c r="G33" s="199" t="s">
         <v>42</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="138">
         <v>21</v>
       </c>
-      <c r="I33" s="12"/>
-      <c r="J33" s="12">
+      <c r="I33" s="138"/>
+      <c r="J33" s="138">
         <v>19</v>
       </c>
-      <c r="K33" s="180" t="s">
+      <c r="K33" s="217" t="s">
         <v>42</v>
       </c>
-      <c r="L33" s="12">
+      <c r="L33" s="138">
         <v>23</v>
       </c>
-      <c r="M33" s="31"/>
-      <c r="N33" s="12">
+      <c r="M33" s="172"/>
+      <c r="N33" s="138">
         <v>21</v>
       </c>
-      <c r="O33" s="82"/>
-      <c r="P33" s="12">
+      <c r="O33" s="155"/>
+      <c r="P33" s="138">
         <v>18</v>
       </c>
-      <c r="Q33" s="12"/>
-      <c r="R33" s="12">
+      <c r="Q33" s="138"/>
+      <c r="R33" s="138">
         <v>22</v>
       </c>
-      <c r="S33" s="143" t="s">
+      <c r="S33" s="199" t="s">
         <v>42</v>
       </c>
-      <c r="T33" s="12">
+      <c r="T33" s="138">
         <v>20</v>
       </c>
-      <c r="U33" s="143" t="s">
+      <c r="U33" s="199" t="s">
         <v>42</v>
       </c>
-      <c r="V33" s="12">
+      <c r="V33" s="138">
         <v>17</v>
       </c>
-      <c r="W33" s="143" t="s">
+      <c r="W33" s="199" t="s">
         <v>42</v>
       </c>
-      <c r="X33" s="12">
+      <c r="X33" s="138">
         <v>22</v>
       </c>
-      <c r="Y33" s="181"/>
+      <c r="Y33" s="214"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="83"/>
-[...1 lines deleted...]
-      <c r="C34" s="182" t="s">
+      <c r="A34" s="157"/>
+      <c r="B34" s="162"/>
+      <c r="C34" s="216" t="s">
         <v>35</v>
       </c>
-      <c r="D34" s="88"/>
-[...20 lines deleted...]
-      <c r="Y34" s="185"/>
+      <c r="D34" s="166"/>
+      <c r="E34" s="157"/>
+      <c r="F34" s="157"/>
+      <c r="G34" s="200"/>
+      <c r="H34" s="157"/>
+      <c r="I34" s="157"/>
+      <c r="J34" s="157"/>
+      <c r="K34" s="218"/>
+      <c r="L34" s="157"/>
+      <c r="M34" s="220"/>
+      <c r="N34" s="157"/>
+      <c r="O34" s="156"/>
+      <c r="P34" s="157"/>
+      <c r="Q34" s="157"/>
+      <c r="R34" s="157"/>
+      <c r="S34" s="200"/>
+      <c r="T34" s="157"/>
+      <c r="U34" s="200"/>
+      <c r="V34" s="157"/>
+      <c r="W34" s="200"/>
+      <c r="X34" s="157"/>
+      <c r="Y34" s="215"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="21"/>
-[...26 lines deleted...]
-      <c r="A36" s="12" t="s">
+      <c r="A35" s="139"/>
+      <c r="B35" s="163"/>
+      <c r="C35" s="216"/>
+      <c r="D35" s="167"/>
+      <c r="E35" s="139"/>
+      <c r="F35" s="139"/>
+      <c r="G35" s="201"/>
+      <c r="H35" s="139"/>
+      <c r="I35" s="157"/>
+      <c r="J35" s="139"/>
+      <c r="K35" s="219"/>
+      <c r="L35" s="139"/>
+      <c r="M35" s="154"/>
+      <c r="N35" s="139"/>
+      <c r="O35" s="144"/>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="139"/>
+      <c r="R35" s="139"/>
+      <c r="S35" s="201"/>
+      <c r="T35" s="139"/>
+      <c r="U35" s="201"/>
+      <c r="V35" s="139"/>
+      <c r="W35" s="201"/>
+      <c r="X35" s="139"/>
+      <c r="Y35" s="150"/>
+    </row>
+    <row r="36" spans="1:41" s="20" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="138" t="s">
         <v>15</v>
       </c>
-      <c r="B36" s="12">
+      <c r="B36" s="138">
         <v>21</v>
       </c>
-      <c r="C36" s="187" t="s">
+      <c r="C36" s="221" t="s">
         <v>37</v>
       </c>
-      <c r="D36" s="12">
+      <c r="D36" s="138">
         <v>18</v>
       </c>
-      <c r="E36" s="12"/>
-      <c r="F36" s="12">
+      <c r="E36" s="138"/>
+      <c r="F36" s="138">
         <v>18</v>
       </c>
-      <c r="G36" s="181"/>
-      <c r="H36" s="29">
+      <c r="G36" s="214"/>
+      <c r="H36" s="161">
         <v>22</v>
       </c>
-      <c r="I36" s="101" t="s">
+      <c r="I36" s="188" t="s">
         <v>36</v>
       </c>
-      <c r="J36" s="30">
+      <c r="J36" s="165">
         <v>20</v>
       </c>
-      <c r="K36" s="12"/>
-      <c r="L36" s="12">
+      <c r="K36" s="138"/>
+      <c r="L36" s="138">
         <v>24</v>
       </c>
-      <c r="M36" s="181"/>
-      <c r="N36" s="12">
+      <c r="M36" s="214"/>
+      <c r="N36" s="138">
         <v>22</v>
       </c>
-      <c r="O36" s="12"/>
-      <c r="P36" s="12">
+      <c r="O36" s="138"/>
+      <c r="P36" s="138">
         <v>19</v>
       </c>
-      <c r="Q36" s="12"/>
-      <c r="R36" s="12">
+      <c r="Q36" s="138"/>
+      <c r="R36" s="138">
         <v>23</v>
       </c>
-      <c r="S36" s="12"/>
-      <c r="T36" s="12">
+      <c r="S36" s="138"/>
+      <c r="T36" s="138">
         <v>21</v>
       </c>
-      <c r="U36" s="12"/>
-      <c r="V36" s="12">
+      <c r="U36" s="138"/>
+      <c r="V36" s="138">
         <v>18</v>
       </c>
-      <c r="W36" s="188"/>
-      <c r="X36" s="12">
+      <c r="W36" s="225"/>
+      <c r="X36" s="138">
         <v>23</v>
       </c>
-      <c r="Y36" s="12"/>
+      <c r="Y36" s="138"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
     </row>
-    <row r="37" spans="1:41" s="32" customFormat="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="Y37" s="21"/>
+    <row r="37" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="157"/>
+      <c r="B37" s="157"/>
+      <c r="C37" s="221"/>
+      <c r="D37" s="157"/>
+      <c r="E37" s="157"/>
+      <c r="F37" s="157"/>
+      <c r="G37" s="215"/>
+      <c r="H37" s="162"/>
+      <c r="I37" s="190"/>
+      <c r="J37" s="166"/>
+      <c r="K37" s="157"/>
+      <c r="L37" s="157"/>
+      <c r="M37" s="215"/>
+      <c r="N37" s="157"/>
+      <c r="O37" s="157"/>
+      <c r="P37" s="157"/>
+      <c r="Q37" s="157"/>
+      <c r="R37" s="157"/>
+      <c r="S37" s="157"/>
+      <c r="T37" s="157"/>
+      <c r="U37" s="157"/>
+      <c r="V37" s="157"/>
+      <c r="W37" s="226"/>
+      <c r="X37" s="157"/>
+      <c r="Y37" s="139"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
     </row>
     <row r="38" spans="1:41" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="2">
         <v>22</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2">
         <v>19</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2">
         <v>19</v>
       </c>
-      <c r="G38" s="126"/>
+      <c r="G38" s="64"/>
       <c r="H38" s="2">
         <v>23</v>
       </c>
-      <c r="I38" s="190"/>
+      <c r="I38" s="16"/>
       <c r="J38" s="2">
         <v>21</v>
       </c>
       <c r="K38" s="2"/>
       <c r="L38" s="2">
         <v>25</v>
       </c>
       <c r="M38" s="2"/>
       <c r="N38" s="2">
         <v>23</v>
       </c>
       <c r="O38" s="2"/>
       <c r="P38" s="2">
         <v>20</v>
       </c>
       <c r="Q38" s="2"/>
       <c r="R38" s="2">
         <v>24</v>
       </c>
-      <c r="S38" s="131"/>
+      <c r="S38" s="1"/>
       <c r="T38" s="2">
         <v>22</v>
       </c>
-      <c r="U38" s="191" t="s">
+      <c r="U38" s="105" t="s">
         <v>18</v>
       </c>
       <c r="V38" s="2">
         <v>19</v>
       </c>
       <c r="W38" s="2"/>
-      <c r="X38" s="167">
+      <c r="X38" s="92">
         <v>24</v>
       </c>
-      <c r="Y38" s="192" t="s">
+      <c r="Y38" s="106" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:41" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="2">
         <v>23</v>
       </c>
       <c r="C39" s="2"/>
       <c r="D39" s="2">
         <v>20</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2">
         <v>20</v>
       </c>
-      <c r="G39" s="193"/>
+      <c r="G39" s="107"/>
       <c r="H39" s="2">
         <v>24</v>
       </c>
       <c r="I39" s="2"/>
       <c r="J39" s="2">
         <v>22</v>
       </c>
-      <c r="K39" s="194"/>
+      <c r="K39" s="108"/>
       <c r="L39" s="2">
         <v>26</v>
       </c>
       <c r="M39" s="2"/>
       <c r="N39" s="2">
         <v>24</v>
       </c>
       <c r="O39" s="2"/>
       <c r="P39" s="2">
         <v>21</v>
       </c>
       <c r="Q39" s="2"/>
       <c r="R39" s="2">
         <v>25</v>
       </c>
       <c r="S39" s="2"/>
       <c r="T39" s="2">
         <v>23</v>
       </c>
       <c r="U39" s="2"/>
       <c r="V39" s="2">
         <v>20</v>
       </c>
       <c r="W39" s="2"/>
-      <c r="X39" s="36">
+      <c r="X39" s="21">
         <v>25</v>
       </c>
-      <c r="Y39" s="36" t="s">
+      <c r="Y39" s="21" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="40" spans="1:41" s="195" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="44" t="s">
+    <row r="40" spans="1:41" s="109" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="44">
+      <c r="B40" s="28">
         <v>24</v>
       </c>
-      <c r="C40" s="52"/>
-      <c r="D40" s="44">
+      <c r="C40" s="36"/>
+      <c r="D40" s="28">
         <v>21</v>
       </c>
-      <c r="E40" s="52"/>
-      <c r="F40" s="44">
+      <c r="E40" s="36"/>
+      <c r="F40" s="28">
         <v>21</v>
       </c>
-      <c r="G40" s="52"/>
-      <c r="H40" s="44">
+      <c r="G40" s="36"/>
+      <c r="H40" s="28">
         <v>25</v>
       </c>
-      <c r="I40" s="137"/>
-      <c r="J40" s="44">
+      <c r="I40" s="73"/>
+      <c r="J40" s="28">
         <v>23</v>
       </c>
-      <c r="L40" s="45">
+      <c r="L40" s="29">
         <v>27</v>
       </c>
-      <c r="M40" s="45"/>
-      <c r="N40" s="44">
+      <c r="M40" s="29"/>
+      <c r="N40" s="28">
         <v>25</v>
       </c>
-      <c r="O40" s="52"/>
-      <c r="P40" s="44">
+      <c r="O40" s="36"/>
+      <c r="P40" s="28">
         <v>22</v>
       </c>
-      <c r="Q40" s="52"/>
-      <c r="R40" s="44">
+      <c r="Q40" s="36"/>
+      <c r="R40" s="28">
         <v>26</v>
       </c>
-      <c r="S40" s="44"/>
-      <c r="T40" s="44">
+      <c r="S40" s="28"/>
+      <c r="T40" s="28">
         <v>24</v>
       </c>
-      <c r="U40" s="52"/>
-      <c r="V40" s="44">
+      <c r="U40" s="36"/>
+      <c r="V40" s="28">
         <v>21</v>
       </c>
-      <c r="W40" s="52"/>
-      <c r="X40" s="45">
+      <c r="W40" s="36"/>
+      <c r="X40" s="29">
         <v>26</v>
       </c>
-      <c r="Y40" s="52" t="s">
+      <c r="Y40" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="Z40" s="43"/>
-[...17 lines deleted...]
-      <c r="A41" s="56" t="s">
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+      <c r="AC40" s="27"/>
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+    </row>
+    <row r="41" spans="1:41" s="20" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B41" s="56">
+      <c r="B41" s="40">
         <v>25</v>
       </c>
-      <c r="C41" s="56"/>
-      <c r="D41" s="56">
+      <c r="C41" s="40"/>
+      <c r="D41" s="40">
         <v>22</v>
       </c>
-      <c r="E41" s="56"/>
-      <c r="F41" s="56">
+      <c r="E41" s="40"/>
+      <c r="F41" s="40">
         <v>22</v>
       </c>
-      <c r="G41" s="56"/>
-      <c r="H41" s="56">
+      <c r="G41" s="40"/>
+      <c r="H41" s="40">
         <v>26</v>
       </c>
-      <c r="I41" s="195"/>
-      <c r="J41" s="56">
+      <c r="I41" s="109"/>
+      <c r="J41" s="40">
         <v>24</v>
       </c>
-      <c r="K41" s="56" t="s">
+      <c r="K41" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="L41" s="56">
+      <c r="L41" s="40">
         <v>28</v>
       </c>
-      <c r="M41" s="195"/>
-      <c r="N41" s="56">
+      <c r="M41" s="109"/>
+      <c r="N41" s="40">
         <v>26</v>
       </c>
-      <c r="O41" s="56"/>
-      <c r="P41" s="56">
+      <c r="O41" s="40"/>
+      <c r="P41" s="40">
         <v>23</v>
       </c>
-      <c r="Q41" s="196"/>
-      <c r="R41" s="56">
+      <c r="Q41" s="110"/>
+      <c r="R41" s="40">
         <v>27</v>
       </c>
-      <c r="S41" s="195"/>
-      <c r="T41" s="56">
+      <c r="S41" s="109"/>
+      <c r="T41" s="40">
         <v>25</v>
       </c>
-      <c r="U41" s="56"/>
-      <c r="V41" s="56">
+      <c r="U41" s="40"/>
+      <c r="V41" s="40">
         <v>22</v>
       </c>
-      <c r="W41" s="56"/>
-      <c r="X41" s="197">
+      <c r="W41" s="40"/>
+      <c r="X41" s="111">
         <v>27</v>
       </c>
-      <c r="Y41" s="197"/>
+      <c r="Y41" s="111"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
     </row>
     <row r="42" spans="1:41" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="7">
         <v>26</v>
       </c>
       <c r="C42" s="7"/>
       <c r="D42" s="7">
         <v>23</v>
       </c>
-      <c r="E42" s="198" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E42" s="7"/>
       <c r="F42" s="7">
         <v>23</v>
       </c>
-      <c r="G42" s="7"/>
+      <c r="G42" s="119" t="s">
+        <v>37</v>
+      </c>
       <c r="H42" s="7">
         <v>27</v>
       </c>
-      <c r="I42" s="199"/>
+      <c r="I42" s="112"/>
       <c r="J42" s="7">
         <v>25</v>
       </c>
       <c r="K42" s="7"/>
       <c r="L42" s="7">
         <v>29</v>
       </c>
-      <c r="M42" s="200"/>
+      <c r="M42" s="113"/>
       <c r="N42" s="7">
         <v>27</v>
       </c>
       <c r="O42" s="7"/>
       <c r="P42" s="7">
         <v>24</v>
       </c>
       <c r="Q42" s="6"/>
       <c r="R42" s="7">
         <v>28</v>
       </c>
-      <c r="S42" s="201"/>
+      <c r="S42" s="114"/>
       <c r="T42" s="7">
         <v>26</v>
       </c>
       <c r="U42" s="10" t="s">
         <v>54</v>
       </c>
       <c r="V42" s="7">
         <v>23</v>
       </c>
       <c r="W42" s="7"/>
-      <c r="X42" s="202">
+      <c r="X42" s="115">
         <v>28</v>
       </c>
       <c r="Y42" s="9"/>
     </row>
     <row r="43" spans="1:41" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="17" t="s">
+      <c r="A43" s="147" t="s">
         <v>14</v>
       </c>
-      <c r="B43" s="17">
+      <c r="B43" s="147">
         <v>27</v>
       </c>
-      <c r="C43" s="203"/>
-      <c r="D43" s="17">
+      <c r="C43" s="222"/>
+      <c r="D43" s="147">
         <v>24</v>
       </c>
-      <c r="E43" s="146" t="s">
+      <c r="E43" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="F43" s="17">
+      <c r="F43" s="147">
         <v>24</v>
       </c>
-      <c r="G43" s="146" t="s">
+      <c r="G43" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="H43" s="17">
+      <c r="H43" s="147">
         <v>28</v>
       </c>
-      <c r="I43" s="204" t="s">
+      <c r="I43" s="116" t="s">
         <v>34</v>
       </c>
-      <c r="J43" s="17">
+      <c r="J43" s="147">
         <v>26</v>
       </c>
-      <c r="K43" s="17"/>
-      <c r="L43" s="17">
+      <c r="K43" s="147"/>
+      <c r="L43" s="147">
         <v>30</v>
       </c>
-      <c r="M43" s="205"/>
-      <c r="N43" s="17">
+      <c r="M43" s="230"/>
+      <c r="N43" s="147">
         <v>28</v>
       </c>
-      <c r="O43" s="17"/>
-      <c r="P43" s="17">
+      <c r="O43" s="147"/>
+      <c r="P43" s="147">
         <v>25</v>
       </c>
-      <c r="Q43" s="206" t="s">
+      <c r="Q43" s="117" t="s">
         <v>34</v>
       </c>
-      <c r="R43" s="17">
+      <c r="R43" s="147">
         <v>29</v>
       </c>
-      <c r="S43" s="207" t="s">
+      <c r="S43" s="233" t="s">
         <v>34</v>
       </c>
-      <c r="T43" s="17">
+      <c r="T43" s="147">
         <v>27</v>
       </c>
-      <c r="U43" s="17"/>
-      <c r="V43" s="17">
+      <c r="U43" s="147"/>
+      <c r="V43" s="147">
         <v>24</v>
       </c>
-      <c r="W43" s="17"/>
-      <c r="X43" s="17">
+      <c r="W43" s="147"/>
+      <c r="X43" s="147">
         <v>29</v>
       </c>
-      <c r="Y43" s="17"/>
+      <c r="Y43" s="147"/>
     </row>
     <row r="44" spans="1:41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="87"/>
-[...3 lines deleted...]
-      <c r="E44" s="209" t="s">
+      <c r="A44" s="164"/>
+      <c r="B44" s="164"/>
+      <c r="C44" s="223"/>
+      <c r="D44" s="164"/>
+      <c r="E44" s="118" t="s">
         <v>35</v>
       </c>
-      <c r="F44" s="87"/>
-      <c r="G44" s="210" t="s">
+      <c r="F44" s="164"/>
+      <c r="G44" s="227" t="s">
         <v>55</v>
       </c>
-      <c r="H44" s="87"/>
-      <c r="I44" s="211" t="s">
+      <c r="H44" s="164"/>
+      <c r="I44" s="228" t="s">
         <v>35</v>
       </c>
-      <c r="J44" s="87"/>
-[...6 lines deleted...]
-      <c r="Q44" s="91" t="s">
+      <c r="J44" s="164"/>
+      <c r="K44" s="164"/>
+      <c r="L44" s="164"/>
+      <c r="M44" s="231"/>
+      <c r="N44" s="164"/>
+      <c r="O44" s="164"/>
+      <c r="P44" s="164"/>
+      <c r="Q44" s="179" t="s">
         <v>35</v>
       </c>
-      <c r="R44" s="87"/>
-[...6 lines deleted...]
-      <c r="Y44" s="87"/>
+      <c r="R44" s="164"/>
+      <c r="S44" s="234"/>
+      <c r="T44" s="164"/>
+      <c r="U44" s="164"/>
+      <c r="V44" s="164"/>
+      <c r="W44" s="164"/>
+      <c r="X44" s="164"/>
+      <c r="Y44" s="164"/>
     </row>
     <row r="45" spans="1:41" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="25"/>
-[...23 lines deleted...]
-      <c r="Y45" s="25"/>
+      <c r="A45" s="148"/>
+      <c r="B45" s="148"/>
+      <c r="C45" s="224"/>
+      <c r="D45" s="148"/>
+      <c r="E45" s="60"/>
+      <c r="F45" s="148"/>
+      <c r="G45" s="180"/>
+      <c r="H45" s="148"/>
+      <c r="I45" s="229"/>
+      <c r="J45" s="148"/>
+      <c r="K45" s="148"/>
+      <c r="L45" s="148"/>
+      <c r="M45" s="232"/>
+      <c r="N45" s="148"/>
+      <c r="O45" s="148"/>
+      <c r="P45" s="148"/>
+      <c r="Q45" s="180"/>
+      <c r="R45" s="148"/>
+      <c r="S45" s="235"/>
+      <c r="T45" s="148"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="148"/>
+      <c r="W45" s="148"/>
+      <c r="X45" s="148"/>
+      <c r="Y45" s="148"/>
     </row>
     <row r="46" spans="1:41" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="7">
         <v>28</v>
       </c>
       <c r="C46" s="7"/>
       <c r="D46" s="7">
         <v>25</v>
       </c>
-      <c r="E46" s="7"/>
+      <c r="E46" s="119" t="s">
+        <v>37</v>
+      </c>
       <c r="F46" s="7">
         <v>25</v>
       </c>
-      <c r="G46" s="219" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="7"/>
       <c r="H46" s="7">
         <v>29</v>
       </c>
-      <c r="I46" s="220" t="s">
+      <c r="I46" s="120" t="s">
         <v>37</v>
       </c>
       <c r="J46" s="7">
         <v>27</v>
       </c>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
-      <c r="M46" s="200"/>
+      <c r="M46" s="113"/>
       <c r="N46" s="7">
         <v>29</v>
       </c>
       <c r="O46" s="7"/>
       <c r="P46" s="7">
         <v>26</v>
       </c>
-      <c r="Q46" s="219" t="s">
+      <c r="Q46" s="119" t="s">
         <v>37</v>
       </c>
       <c r="R46" s="7">
         <v>30</v>
       </c>
-      <c r="S46" s="221" t="s">
+      <c r="S46" s="121" t="s">
         <v>37</v>
       </c>
       <c r="T46" s="7">
         <v>28</v>
       </c>
-      <c r="U46" s="202"/>
+      <c r="U46" s="115"/>
       <c r="V46" s="7">
         <v>25</v>
       </c>
       <c r="W46" s="7"/>
       <c r="X46" s="7">
         <v>30</v>
       </c>
       <c r="Y46" s="7"/>
     </row>
     <row r="47" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="7">
         <v>29</v>
       </c>
       <c r="C47" s="7"/>
       <c r="D47" s="7">
         <v>26</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7">
         <v>26</v>
       </c>
       <c r="G47" s="7"/>
       <c r="H47" s="7">
         <v>30</v>
       </c>
       <c r="I47" s="7"/>
       <c r="J47" s="7">
         <v>28</v>
       </c>
       <c r="K47" s="8"/>
       <c r="L47" s="7"/>
-      <c r="M47" s="200"/>
+      <c r="M47" s="113"/>
       <c r="N47" s="7">
         <v>30</v>
       </c>
       <c r="O47" s="7"/>
       <c r="P47" s="7">
         <v>27</v>
       </c>
-      <c r="Q47" s="222" t="s">
+      <c r="Q47" s="122" t="s">
         <v>18</v>
       </c>
       <c r="R47" s="7"/>
-      <c r="S47" s="200"/>
+      <c r="S47" s="113"/>
       <c r="T47" s="7">
         <v>29</v>
       </c>
       <c r="U47" s="7"/>
       <c r="V47" s="7">
         <v>26</v>
       </c>
       <c r="W47" s="7"/>
-      <c r="X47" s="223">
+      <c r="X47" s="123">
         <v>31</v>
       </c>
-      <c r="Y47" s="223" t="s">
+      <c r="Y47" s="123" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:41" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B48" s="7">
         <v>30</v>
       </c>
       <c r="C48" s="7"/>
       <c r="D48" s="7">
         <v>27</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7">
         <v>27</v>
       </c>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
-      <c r="I48" s="199"/>
+      <c r="I48" s="112"/>
       <c r="J48" s="7">
         <v>29</v>
       </c>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
-      <c r="M48" s="200"/>
+      <c r="M48" s="113"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7">
         <v>28</v>
       </c>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
-      <c r="S48" s="200"/>
+      <c r="S48" s="113"/>
       <c r="T48" s="7">
         <v>30</v>
       </c>
       <c r="U48" s="7"/>
       <c r="V48" s="7">
         <v>27</v>
       </c>
       <c r="W48" s="7"/>
       <c r="X48" s="7"/>
       <c r="Y48" s="7"/>
     </row>
     <row r="49" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A49" s="223" t="s">
+      <c r="A49" s="123" t="s">
         <v>58</v>
       </c>
-      <c r="B49" s="223">
+      <c r="B49" s="123">
         <v>31</v>
       </c>
-      <c r="C49" s="223"/>
-      <c r="D49" s="223">
+      <c r="C49" s="123"/>
+      <c r="D49" s="123">
         <v>28</v>
       </c>
-      <c r="E49" s="223"/>
-      <c r="F49" s="223">
+      <c r="E49" s="123"/>
+      <c r="F49" s="123">
         <v>28</v>
       </c>
-      <c r="G49" s="223"/>
-[...2 lines deleted...]
-      <c r="J49" s="223">
+      <c r="G49" s="123"/>
+      <c r="H49" s="123"/>
+      <c r="I49" s="124"/>
+      <c r="J49" s="123">
         <v>30</v>
       </c>
-      <c r="K49" s="223"/>
-[...2 lines deleted...]
-      <c r="N49" s="223">
+      <c r="K49" s="123"/>
+      <c r="L49" s="123"/>
+      <c r="M49" s="124"/>
+      <c r="N49" s="123">
         <v>31</v>
       </c>
-      <c r="O49" s="223"/>
-      <c r="P49" s="223">
+      <c r="O49" s="123"/>
+      <c r="P49" s="123">
         <v>29</v>
       </c>
-      <c r="Q49" s="225"/>
-[...2 lines deleted...]
-      <c r="T49" s="226">
+      <c r="Q49" s="125"/>
+      <c r="R49" s="123"/>
+      <c r="S49" s="124"/>
+      <c r="T49" s="126">
         <v>31</v>
       </c>
-      <c r="U49" s="226" t="s">
+      <c r="U49" s="126" t="s">
         <v>59</v>
       </c>
-      <c r="V49" s="223">
+      <c r="V49" s="123">
         <v>28</v>
       </c>
-      <c r="W49" s="223"/>
-[...4 lines deleted...]
-      <c r="A50" s="226" t="s">
+      <c r="W49" s="123"/>
+      <c r="X49" s="123"/>
+      <c r="Y49" s="123"/>
+    </row>
+    <row r="50" spans="1:25" s="129" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="126" t="s">
         <v>25</v>
       </c>
-      <c r="B50" s="226"/>
-[...3 lines deleted...]
-      <c r="F50" s="226">
+      <c r="B50" s="126"/>
+      <c r="C50" s="126"/>
+      <c r="D50" s="126"/>
+      <c r="E50" s="126"/>
+      <c r="F50" s="126">
         <v>29</v>
       </c>
-      <c r="G50" s="226"/>
-[...2 lines deleted...]
-      <c r="J50" s="226">
+      <c r="G50" s="126"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="127"/>
+      <c r="J50" s="126">
         <v>31</v>
       </c>
-      <c r="K50" s="226"/>
-[...4 lines deleted...]
-      <c r="P50" s="226">
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="127"/>
+      <c r="N50" s="126"/>
+      <c r="O50" s="126"/>
+      <c r="P50" s="126">
         <v>30</v>
       </c>
-      <c r="Q50" s="228"/>
-[...4 lines deleted...]
-      <c r="V50" s="226">
+      <c r="Q50" s="128"/>
+      <c r="R50" s="126"/>
+      <c r="S50" s="127"/>
+      <c r="T50" s="126"/>
+      <c r="U50" s="126"/>
+      <c r="V50" s="126">
         <v>29</v>
       </c>
-      <c r="W50" s="226"/>
-[...1 lines deleted...]
-      <c r="Y50" s="223"/>
+      <c r="W50" s="126"/>
+      <c r="X50" s="126"/>
+      <c r="Y50" s="123"/>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7">
         <v>30</v>
       </c>
       <c r="G51" s="10"/>
       <c r="H51" s="7"/>
-      <c r="I51" s="200"/>
+      <c r="I51" s="113"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
-      <c r="M51" s="200"/>
+      <c r="M51" s="113"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7">
         <v>31</v>
       </c>
       <c r="Q51" s="6"/>
       <c r="R51" s="7"/>
-      <c r="S51" s="200"/>
+      <c r="S51" s="113"/>
       <c r="T51" s="7"/>
       <c r="U51" s="10"/>
       <c r="V51" s="7">
         <v>30</v>
       </c>
       <c r="W51" s="7"/>
       <c r="X51" s="7"/>
       <c r="Y51" s="7"/>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7">
         <v>31</v>
       </c>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
-      <c r="I52" s="200"/>
+      <c r="I52" s="113"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
-      <c r="M52" s="200"/>
+      <c r="M52" s="113"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
       <c r="P52" s="7"/>
       <c r="Q52" s="6"/>
       <c r="R52" s="7"/>
-      <c r="S52" s="200"/>
+      <c r="S52" s="113"/>
       <c r="T52" s="7"/>
       <c r="U52" s="10"/>
       <c r="V52" s="7"/>
       <c r="W52" s="7"/>
       <c r="X52" s="7"/>
       <c r="Y52" s="7"/>
     </row>
     <row r="53" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="230" t="s">
+      <c r="A53" s="130" t="s">
         <v>60</v>
       </c>
-      <c r="D53" s="231"/>
-[...12 lines deleted...]
-      <c r="L54" s="235"/>
+      <c r="D53" s="131"/>
+      <c r="F53" s="59"/>
+      <c r="H53" s="81"/>
+      <c r="I53" s="131"/>
+      <c r="L53" s="131"/>
+      <c r="P53" s="81"/>
+      <c r="T53" s="132"/>
+    </row>
+    <row r="54" spans="1:25" s="45" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="133"/>
+      <c r="D54" s="134"/>
+      <c r="H54" s="81"/>
+      <c r="I54" s="134"/>
+      <c r="L54" s="134"/>
     </row>
     <row r="65" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="66" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
-  <mergeCells count="223">
+  <mergeCells count="222">
     <mergeCell ref="G44:G45"/>
     <mergeCell ref="I44:I45"/>
     <mergeCell ref="Q44:Q45"/>
     <mergeCell ref="T43:T45"/>
     <mergeCell ref="U43:U45"/>
     <mergeCell ref="V43:V45"/>
     <mergeCell ref="W43:W45"/>
     <mergeCell ref="X43:X45"/>
     <mergeCell ref="Y43:Y45"/>
     <mergeCell ref="M43:M45"/>
     <mergeCell ref="N43:N45"/>
     <mergeCell ref="O43:O45"/>
     <mergeCell ref="P43:P45"/>
     <mergeCell ref="R43:R45"/>
     <mergeCell ref="S43:S45"/>
     <mergeCell ref="Y36:Y37"/>
     <mergeCell ref="A43:A45"/>
     <mergeCell ref="B43:B45"/>
     <mergeCell ref="C43:C45"/>
     <mergeCell ref="D43:D45"/>
     <mergeCell ref="F43:F45"/>
     <mergeCell ref="H43:H45"/>
     <mergeCell ref="J43:J45"/>
     <mergeCell ref="K43:K45"/>
     <mergeCell ref="L43:L45"/>
     <mergeCell ref="S36:S37"/>
     <mergeCell ref="T36:T37"/>
     <mergeCell ref="U36:U37"/>
     <mergeCell ref="V36:V37"/>
     <mergeCell ref="W36:W37"/>
     <mergeCell ref="X36:X37"/>
     <mergeCell ref="M36:M37"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="O36:O37"/>
     <mergeCell ref="P36:P37"/>
     <mergeCell ref="Q36:Q37"/>
     <mergeCell ref="R36:R37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
     <mergeCell ref="K36:K37"/>
     <mergeCell ref="L36:L37"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
-    <mergeCell ref="U33:U35"/>
-    <mergeCell ref="V33:V35"/>
     <mergeCell ref="W33:W35"/>
     <mergeCell ref="X33:X35"/>
     <mergeCell ref="Y33:Y35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="O33:O35"/>
     <mergeCell ref="P33:P35"/>
     <mergeCell ref="Q33:Q35"/>
     <mergeCell ref="R33:R35"/>
     <mergeCell ref="S33:S35"/>
     <mergeCell ref="T33:T35"/>
     <mergeCell ref="I33:I35"/>
     <mergeCell ref="J33:J35"/>
     <mergeCell ref="K33:K35"/>
     <mergeCell ref="L33:L35"/>
     <mergeCell ref="M33:M35"/>
     <mergeCell ref="N33:N35"/>
     <mergeCell ref="Y24:Y26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="U25:U26"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B33:B35"/>
     <mergeCell ref="D33:D35"/>
     <mergeCell ref="E33:E35"/>
     <mergeCell ref="F33:F35"/>
     <mergeCell ref="G33:G35"/>
     <mergeCell ref="H33:H35"/>
     <mergeCell ref="Q24:Q26"/>
     <mergeCell ref="R24:R26"/>
     <mergeCell ref="S24:S26"/>
     <mergeCell ref="T24:T26"/>
     <mergeCell ref="V24:V26"/>
     <mergeCell ref="X24:X26"/>
     <mergeCell ref="J24:J26"/>
     <mergeCell ref="L24:L26"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="N24:N26"/>
     <mergeCell ref="O24:O26"/>
     <mergeCell ref="P24:P26"/>
-    <mergeCell ref="Y16:Y18"/>
-[...13 lines deleted...]
-    <mergeCell ref="W16:W18"/>
+    <mergeCell ref="U33:U35"/>
+    <mergeCell ref="V33:V35"/>
     <mergeCell ref="X16:X18"/>
     <mergeCell ref="M16:M18"/>
     <mergeCell ref="N16:N18"/>
     <mergeCell ref="O16:O18"/>
     <mergeCell ref="P16:P18"/>
     <mergeCell ref="Q16:Q18"/>
     <mergeCell ref="R16:R18"/>
     <mergeCell ref="G16:G18"/>
     <mergeCell ref="H16:H18"/>
-    <mergeCell ref="I16:I18"/>
-[...3 lines deleted...]
-    <mergeCell ref="W13:W15"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="F24:F26"/>
+    <mergeCell ref="G24:G26"/>
+    <mergeCell ref="H24:H26"/>
     <mergeCell ref="X13:X15"/>
     <mergeCell ref="M14:M15"/>
     <mergeCell ref="Y14:Y15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="C16:C18"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="E16:E18"/>
     <mergeCell ref="F16:F18"/>
     <mergeCell ref="Q13:Q15"/>
     <mergeCell ref="R13:R15"/>
     <mergeCell ref="S13:S15"/>
     <mergeCell ref="T13:T15"/>
     <mergeCell ref="U13:U15"/>
     <mergeCell ref="V13:V15"/>
     <mergeCell ref="J13:J15"/>
     <mergeCell ref="K13:K15"/>
     <mergeCell ref="L13:L15"/>
     <mergeCell ref="N13:N15"/>
+    <mergeCell ref="Y16:Y18"/>
+    <mergeCell ref="S16:S18"/>
+    <mergeCell ref="T16:T18"/>
+    <mergeCell ref="U16:U18"/>
+    <mergeCell ref="V16:V18"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="P6:P7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="I16:I18"/>
+    <mergeCell ref="J16:J18"/>
+    <mergeCell ref="K16:K18"/>
+    <mergeCell ref="L16:L18"/>
+    <mergeCell ref="W13:W15"/>
+    <mergeCell ref="W16:W18"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="V4:V5"/>
+    <mergeCell ref="W4:W5"/>
+    <mergeCell ref="X4:X5"/>
     <mergeCell ref="O13:O15"/>
     <mergeCell ref="P13:P15"/>
     <mergeCell ref="Y6:Y7"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="C13:C15"/>
     <mergeCell ref="D13:D15"/>
     <mergeCell ref="E13:E15"/>
     <mergeCell ref="F13:F15"/>
     <mergeCell ref="G13:G15"/>
     <mergeCell ref="H13:H15"/>
     <mergeCell ref="I13:I15"/>
     <mergeCell ref="S6:S7"/>
     <mergeCell ref="T6:T7"/>
     <mergeCell ref="U6:U7"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:W7"/>
     <mergeCell ref="X6:X7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="N6:N7"/>
-    <mergeCell ref="O6:O7"/>
-[...11 lines deleted...]
-    <mergeCell ref="X4:X5"/>
     <mergeCell ref="Y4:Y5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="S4:S5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="U4:U5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
     <mergeCell ref="Y1:Y2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="S1:S2"/>
     <mergeCell ref="T1:T2"/>
     <mergeCell ref="U1:U2"/>
     <mergeCell ref="V1:V2"/>
     <mergeCell ref="W1:W2"/>
     <mergeCell ref="X1:X2"/>
     <mergeCell ref="M1:M2"/>
     <mergeCell ref="N1:N2"/>
     <mergeCell ref="O1:O2"/>
     <mergeCell ref="P1:P2"/>
     <mergeCell ref="Q1:Q2"/>
     <mergeCell ref="R1:R2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="J1:J2"/>
     <mergeCell ref="K1:K2"/>
     <mergeCell ref="L1:L2"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.49427083333333333" bottom="0.75" header="0.26406249999999998" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" firstPageNumber="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddHeader xml:space="preserve">&amp;LSammanträdesplan 2026&amp;CVer 8 2026-01-26
+    <oddHeader xml:space="preserve">&amp;LSammanträdesplan 2026&amp;CVer 10 2026-03-12
 </oddHeader>
     <oddFooter>&amp;LB = Beredning
 U = Utskick
 J = Justering&amp;C
 Förkortningar: KF=kommunfullmäktige
 KS=kommunstyrelse
 KLU=kommunledningsutskott&amp;RSU= socialutskott
 SUM=socialutskottets myndighetsutövning
 UU=utbildningsutskott
 MB=miljö- och byggnämnd</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>